--- v0 (2025-12-07)
+++ v1 (2026-10-21)
@@ -3,62 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00420A93">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arbeiter-Samariter-Jugend Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00914515">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00420A93" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ülzburgstr. 140</w:t>
@@ -162,113 +160,91 @@
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Antrag </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>auf Förderung einer internationalen Maßnahme nach Nr. 3.4 des Kinder- und Jugen</w:t>
-[...15 lines deleted...]
-        <w:t>planes des Bundes (KJP)</w:t>
+        <w:t>auf Förderung einer internationalen Maßnahme nach Nr. 3.4 des Kinder- und Jugendplanes des Bundes (KJP)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00884762">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Träger der Maßnahme</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00914515" w:rsidRPr="006B79C6" w:rsidRDefault="00914515" w:rsidP="00914515">
@@ -290,149 +266,151 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="006B79C6" w:rsidRPr="006B79C6">
+            <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidR="00E25F99" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E25F99" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E25F99" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E25F99" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E25F99" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00884762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adresse:</w:t>
             </w:r>
             <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text19"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
@@ -487,51 +465,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text20"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
@@ -591,51 +569,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text21"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
@@ -701,51 +679,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text22"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
@@ -817,51 +795,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text23"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -874,56 +852,50 @@
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00904469" w:rsidP="00884762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>IBAN</w:t>
             </w:r>
             <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -932,51 +904,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text24"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -1039,51 +1011,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text25"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -1134,51 +1106,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text26"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -1230,51 +1202,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text27"/>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -1287,56 +1259,50 @@
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00884762">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Bitte beschreibt kurz </w:t>
             </w:r>
             <w:r w:rsidR="00420A93" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>die Schwerpunkte eurer Jugendarbeit</w:t>
@@ -1354,141 +1320,210 @@
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="006B79C6" w:rsidRPr="006B79C6">
+            <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F04B65" w:rsidRPr="006B79C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F04B65" w:rsidRPr="00F04B65" w:rsidRDefault="00F04B65" w:rsidP="001A4FC5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Kontrollkästchen12"/>
+            <w:r w:rsidRPr="00F04B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F24415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F24415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F04B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F04B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>verfügen über ein Schutzkonzept zur Kindeswohlgefährdung nach §§ 8 und 79a Sozialgesetzbuch VIII und legen es diesem Antrag bei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00884762">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Partnerorganisation </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00884762">
@@ -1512,51 +1547,51 @@
               <w:t>Name:</w:t>
             </w:r>
             <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text28"/>
+            <w:bookmarkStart w:id="11" w:name="Text28"/>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
@@ -1589,189 +1624,189 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00394BA8" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00884762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adresse:</w:t>
             </w:r>
             <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text29"/>
+            <w:bookmarkStart w:id="12" w:name="Text29"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
-[...3 lines deleted...]
-            </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="005E10CF" w:rsidP="00884762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Land:</w:t>
             </w:r>
             <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text30"/>
+            <w:bookmarkStart w:id="13" w:name="Text30"/>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -1779,248 +1814,248 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00884762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tel/Fax:</w:t>
             </w:r>
             <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text31"/>
+            <w:bookmarkStart w:id="14" w:name="Text31"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
-[...3 lines deleted...]
-            </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRDefault="00884762" w:rsidP="00884762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ansprechpartner/i</w:t>
             </w:r>
             <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>n:</w:t>
             </w:r>
             <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text32"/>
+            <w:bookmarkStart w:id="15" w:name="Text32"/>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
-[...3 lines deleted...]
-            </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w:rsidR="0076484D" w:rsidRDefault="0076484D" w:rsidP="00884762">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Bei Multilateralen Maßnahmen:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0076484D" w:rsidRPr="006B79C6" w:rsidRDefault="00A85474" w:rsidP="0076484D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
@@ -2092,56 +2127,50 @@
             </w:r>
             <w:r w:rsidR="0076484D" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0076484D" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0076484D" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00914515" w:rsidP="00884762">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bitte beschreibt kurz e</w:t>
             </w:r>
             <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2160,58 +2189,58 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="005E10CF" w:rsidP="00884762">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text33"/>
+            <w:bookmarkStart w:id="16" w:name="Text33"/>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+            <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -2219,51 +2248,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
@@ -2292,295 +2321,331 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fachkräftemaßnahme</w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0076484D" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Jugendbegegnung</w:t>
       </w:r>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Kontrollkästchen10"/>
+      <w:bookmarkStart w:id="17" w:name="Kontrollkästchen10"/>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> bilateral / </w:t>
       </w:r>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Kontrollkästchen11"/>
+      <w:bookmarkStart w:id="18" w:name="Kontrollkästchen11"/>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="0076484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> multilateral</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Workcamp </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sonstiges (bitte erläutern): </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
@@ -2634,56 +2699,50 @@
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9492" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3756"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidTr="00480BBE">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PLZ und Ort der Maßnahme:</w:t>
@@ -2758,56 +2817,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidTr="00480BBE">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -2834,51 +2887,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">von </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd.MM.yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text3"/>
+            <w:bookmarkStart w:id="19" w:name="Text3"/>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
@@ -2893,95 +2946,95 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="006B79C6">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">bis </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd.MM.yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text4"/>
+            <w:bookmarkStart w:id="20" w:name="Text4"/>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
@@ -2996,82 +3049,76 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidTr="00480BBE">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -3176,56 +3223,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00480BBE" w:rsidRPr="006B79C6" w:rsidRDefault="00480BBE" w:rsidP="00480BBE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B79C6" w:rsidRPr="006B79C6" w:rsidTr="00CF6A0D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006B79C6" w:rsidRPr="006B79C6" w:rsidRDefault="006B79C6" w:rsidP="00480BBE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -3306,56 +3347,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B79C6" w:rsidRPr="006B79C6" w:rsidTr="00CF6A0D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006B79C6" w:rsidRPr="006B79C6" w:rsidRDefault="006B79C6" w:rsidP="00480BBE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -3477,56 +3512,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3070"/>
         <w:gridCol w:w="2103"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidTr="00242BA4">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
@@ -3554,856 +3583,804 @@
               <w:t>Betreuer/innen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidTr="00242BA4">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>TN aus Deutschland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text36"/>
+            <w:bookmarkStart w:id="21" w:name="Text36"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text57"/>
+            <w:bookmarkStart w:id="22" w:name="Text57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text38"/>
+            <w:bookmarkStart w:id="23" w:name="Text38"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidTr="00242BA4">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>TN aus dem Partnerland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text43"/>
+            <w:bookmarkStart w:id="24" w:name="Text43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text42"/>
+            <w:bookmarkStart w:id="25" w:name="Text42"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text39"/>
+            <w:bookmarkStart w:id="26" w:name="Text39"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidTr="00242BA4">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text44"/>
+            <w:bookmarkStart w:id="27" w:name="Text44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text41"/>
+            <w:bookmarkStart w:id="28" w:name="Text41"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="00242BA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text40"/>
+            <w:bookmarkStart w:id="29" w:name="Text40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B79C6" w:rsidRDefault="006B79C6" w:rsidP="006B79C6">
-[...18 lines deleted...]
-    </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00EB7D56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wie lautet das Thema der Maßnahme, bzw. wo liegt für </w:t>
       </w:r>
       <w:r w:rsidR="00914515" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>uch der inhaltliche Schwe</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">punkt? </w:t>
+        <w:t xml:space="preserve">uch der inhaltliche Schwerpunkt? </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="29" w:name="Text35"/>
+    <w:bookmarkStart w:id="30" w:name="Text35"/>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="0011352E" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00AA3A39" w:rsidRPr="006B79C6">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
@@ -4411,51 +4388,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Handelt es sich um eine Erst</w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>maßnahme mit diesem Partner?</w:t>
@@ -4473,93 +4450,105 @@
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> / nein </w:t>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -4651,89 +4640,89 @@
         </w:rPr>
         <w:t>bis</w:t>
       </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text46"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:maxLength w:val="2"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text46"/>
+      <w:bookmarkStart w:id="31" w:name="Text46"/>
       <w:r w:rsidR="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>und zwar</w:t>
       </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mehrfachnennung möglich)</w:t>
       </w:r>
       <w:r w:rsidR="0011352E" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -4745,119 +4734,131 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Kontrollkästchen1"/>
+      <w:bookmarkStart w:id="32" w:name="Kontrollkästchen1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Auszubildende/junge Arbeitnehmer</w:t>
       </w:r>
       <w:r w:rsidR="00914515" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/i</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nnen</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schüler</w:t>
       </w:r>
       <w:r w:rsidR="00914515" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/i</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nnen/Student</w:t>
       </w:r>
@@ -4884,289 +4885,313 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Menschen mit Migrationshintergrund</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Menschen mit Behinderungen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="006B79C6" w:rsidP="00884762">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sozial Benachteiligte</w:t>
       </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>andere</w:t>
       </w:r>
       <w:r w:rsidR="00884762" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text47"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text47"/>
+      <w:bookmarkStart w:id="33" w:name="Text47"/>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
-[...3 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005E10CF" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="006B79C6" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehren- und/oder hauptamtliche Fachkräfte der Jugendarbeit</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5186,99 +5211,111 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fach- und Führungskräfte der Jugendarbeit</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AC0DBD" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jugendgruppenleiter/innen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00914515" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5298,58 +5335,58 @@
         </w:rPr>
         <w:t>hr die sprachliche Verständigung der Teilnehmenden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00467133" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Text48"/>
+      <w:bookmarkStart w:id="34" w:name="Text48"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -5357,51 +5394,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00467133" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5443,58 +5480,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> Welche?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00467133" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text49"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Text49"/>
+      <w:bookmarkStart w:id="35" w:name="Text49"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -5502,51 +5539,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00914515" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Wie bereitet i</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5567,51 +5604,51 @@
         </w:rPr>
         <w:t xml:space="preserve">nnen vor? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00CF6A0D" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text50"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Text50"/>
+      <w:bookmarkStart w:id="36" w:name="Text50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -5621,238 +5658,121 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Zu welchem/n Zeitpunkt/en, in welcher Form und mit wem wertet </w:t>
+        <w:t xml:space="preserve">Wie bereitet </w:t>
       </w:r>
       <w:r w:rsidR="00914515" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">hr die Maßnahme aus? </w:t>
+        <w:t>hr die Teilnehmenden vor? Wer bereitet die Teilnehmenden vor?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00467133" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text52"/>
+            <w:name w:val="Text51"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Text52"/>
+      <w:bookmarkStart w:id="37" w:name="Text51"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -5880,96 +5800,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Werden die Teilnehmenden in die Planung, Durchführung und Auswertung des Pr</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B79C6">
+        <w:t xml:space="preserve">Zu welchem/n Zeitpunkt/en, in welcher Form und mit wem wertet </w:t>
+      </w:r>
+      <w:r w:rsidR="00914515" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>o</w:t>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>gramms einbezogen? Wie?</w:t>
+        <w:t xml:space="preserve">hr die Maßnahme aus? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00467133" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text53"/>
+            <w:name w:val="Text52"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Text53"/>
+      <w:bookmarkStart w:id="38" w:name="Text52"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -5997,50 +5917,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t>Werden die Teilnehmenden in die Planung, Durchführung und Auswertung des Programms einbezogen? Wie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00467133" w:rsidP="0011352E">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:ind w:firstLine="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text53"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="Text53"/>
+      <w:r w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Wann </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">und wo </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">soll die Rückbegegnung </w:t>
       </w:r>
       <w:r w:rsidR="00914515" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">voraussichtlich </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
@@ -6049,58 +6072,58 @@
         </w:rPr>
         <w:t>stattfinden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00467133" w:rsidP="0011352E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text54"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Text54"/>
+      <w:bookmarkStart w:id="40" w:name="Text54"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
@@ -6108,51 +6131,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Wie werden die Teilnehmenden untergebracht? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00EB7D56">
       <w:pPr>
         <w:tabs>
@@ -6177,151 +6200,169 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Familienunterkunft</w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A58D2" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Jugendherberge</w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00EB7D56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Internat/Heim</w:t>
       </w:r>
@@ -6331,531 +6372,533 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Zeltlager</w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>sonstige:</w:t>
       </w:r>
       <w:r w:rsidR="007A58D2" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A58D2" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Text1"/>
+      <w:bookmarkStart w:id="41" w:name="Text1"/>
       <w:r w:rsidR="007A58D2" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD36FE" w:rsidRPr="006B79C6">
-[...3 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007A58D2" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007A58D2" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C1960" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007A58D2" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w:rsidR="00F71B4A" w:rsidRPr="006B79C6" w:rsidRDefault="00F71B4A" w:rsidP="00F71B4A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0011352E" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Werden die Teilnehmenden aus Deutschland und aus dem Ausland gemei</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">sam </w:t>
+        <w:t xml:space="preserve">Werden die Teilnehmenden aus Deutschland und aus dem Ausland gemeinsam </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>unte</w:t>
-[...13 lines deleted...]
-        <w:t>gebracht?</w:t>
+        <w:t>untergebracht?</w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> / nein </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Stand der Planung</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="41" w:name="Kontrollkästchen8"/>
+    <w:bookmarkStart w:id="42" w:name="Kontrollkästchen8"/>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="007A58D2" w:rsidP="00EB7D56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004F53A7" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> angedacht</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Kontrollkästchen7"/>
+      <w:bookmarkStart w:id="43" w:name="Kontrollkästchen7"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004F53A7" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> mit Partnern vereinbar</w:t>
       </w:r>
       <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00EB7D56" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Kontrollkästchen9"/>
+      <w:bookmarkStart w:id="44" w:name="Kontrollkästchen9"/>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004F53A7" w:rsidRPr="006B79C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F24415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...16 lines deleted...]
-        <w:t>siert</w:t>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teilweise schon organisiert</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="0011352E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -6873,95 +6916,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">urer Partnerorganisation. Z. B. wie viel, auf welche Art kommuniziert </w:t>
       </w:r>
       <w:r w:rsidR="00914515" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">hr miteinander? </w:t>
       </w:r>
       <w:r w:rsidR="00467133" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Halten eine oder mehrere Pers</w:t>
-[...13 lines deleted...]
-        <w:t>nen den Kontakt?</w:t>
+        <w:t>Halten eine oder mehrere Personen den Kontakt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB7D56" w:rsidRPr="006B79C6" w:rsidRDefault="00EB7D56" w:rsidP="00EB7D56">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF6A0D" w:rsidRPr="006B79C6">
+      <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
@@ -7224,150 +7253,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Jugendw</w:t>
       </w:r>
       <w:r w:rsidR="00EF7D2F" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>erk</w:t>
       </w:r>
       <w:r w:rsidR="00634FE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007A47B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Deutsch-Griechischem J</w:t>
+        <w:t xml:space="preserve">Deutsch-Griechischem Jugendwerk, </w:t>
+      </w:r>
+      <w:r w:rsidR="00634FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conact </w:t>
       </w:r>
       <w:r w:rsidR="007A47B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>(Israel) oder Tandem (Tschechien)</w:t>
       </w:r>
       <w:r w:rsidR="00EF7D2F" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Anspruch genommen we</w:t>
-[...11 lines deleted...]
-        <w:t>den!</w:t>
+        <w:t xml:space="preserve"> in Anspruch genommen werden!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00EF7D2F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich erkläre </w:t>
       </w:r>
       <w:r w:rsidR="00EF7D2F" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mit der Unterschrift unter diesen Antrag</w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, dass bei Inanspruchnahme mehrerer ö</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">gen. </w:t>
+        <w:t xml:space="preserve">, dass bei Inanspruchnahme mehrerer öffentlicher Fördermittel keine Überfinanzierung der Maßnahme erfolgt. Ich werde dies im Verwendungsnachweis belegen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF7D2F" w:rsidRPr="006B79C6" w:rsidRDefault="00EF7D2F" w:rsidP="00EF7D2F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004115BC" w:rsidRPr="006B79C6" w:rsidRDefault="004115BC" w:rsidP="009F4A9B">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -7518,157 +7499,111 @@
               <w:t>Kinder- und Jugendbegegnung, Fachkräftemaßnahme oder Workcamp</w:t>
             </w:r>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D20A14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D20A14"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D20A14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>in Deutsc</w:t>
-[...17 lines deleted...]
-              <w:t>land</w:t>
+              <w:t>in Deutschland</w:t>
             </w:r>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D20A14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D20A14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D20A14"/>
               </w:rPr>
-              <w:t>(Bilateral und Multilat</w:t>
-[...15 lines deleted...]
-              <w:t>ral):</w:t>
+              <w:t>(Bilateral und Multilateral):</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidTr="000427BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Programmzuschuss: Tagessatz für Austausch für Teilnehmer aus Deutsc</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">land </w:t>
+              <w:t xml:space="preserve">Programmzuschuss: Tagessatz für Austausch für Teilnehmer aus Deutschland </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>und</w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> dem Partnerland</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -7726,142 +7661,130 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="00634FE0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Anzahl der Teilnehmenden aus Deutsc</w:t>
-[...11 lines deleted...]
-              <w:t>land und dem Partnerland</w:t>
+              <w:t>Anzahl der Teilnehmenden aus Deutschland und dem Partnerland</w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="00634FE0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Text66"/>
+            <w:bookmarkStart w:id="45" w:name="Text66"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidTr="000427BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
@@ -7897,89 +7820,89 @@
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Text67"/>
+            <w:bookmarkStart w:id="46" w:name="Text67"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidTr="00AE17BF">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00AE17BF" w:rsidRPr="006B79C6" w:rsidRDefault="00AE17BF" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8455,129 +8378,115 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Einmaliger Zuschlag für Teilnehmende aus Deutschland </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Vera</w:t>
-[...13 lines deleted...]
-              <w:t>staltungen im Ausland</w:t>
+              <w:t>Veranstaltungen im Ausland</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="Text70"/>
+            <w:bookmarkStart w:id="47" w:name="Text70"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="47"/>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>50,00</w:t>
             </w:r>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> € (höchstens jedoch </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>500,00</w:t>
             </w:r>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
@@ -8614,51 +8523,51 @@
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="6"/>
                     <w:format w:val="#.##0,00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Text64"/>
+            <w:bookmarkStart w:id="48" w:name="Text64"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8691,51 +8600,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="48"/>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Euro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidTr="000427BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8816,89 +8725,89 @@
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="00634FE0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Text68"/>
+            <w:bookmarkStart w:id="49" w:name="Text68"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Teilnehmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidTr="000427BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -8935,51 +8844,51 @@
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Text71"/>
+            <w:bookmarkStart w:id="50" w:name="Text71"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
@@ -9003,77 +8912,77 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="50"/>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> km x </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="5"/>
                     <w:format w:val="#.##0,00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="Text69"/>
+            <w:bookmarkStart w:id="51" w:name="Text69"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
@@ -9097,143 +9006,111 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="51"/>
             <w:r w:rsidR="004B25BA" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Eurocent/ pro Teilnehmer aus D.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Berechnung:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>a) Für Maßnahmen im europäischen Ausland: 12 Eurocent/KM (B</w:t>
-[...15 lines deleted...]
-              <w:t>rechnung über google maps)</w:t>
+              <w:t>a) Für Maßnahmen im europäischen Ausland: 12 Eurocent/KM (Berechnung über google maps)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>b) Für außereuropäische Ziele: 0,8 Eurocent/KM (Berechnung über Luf</w:t>
-[...15 lines deleted...]
-              <w:t>line.</w:t>
+              <w:t>b) Für außereuropäische Ziele: 0,8 Eurocent/KM (Berechnung über Luftline.</w:t>
             </w:r>
             <w:r w:rsidR="00A36A19" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>org</w:t>
             </w:r>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B25BA" w:rsidRPr="006B79C6" w:rsidRDefault="004B25BA" w:rsidP="000427BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
@@ -9769,56 +9646,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1771"/>
         <w:gridCol w:w="4369"/>
         <w:gridCol w:w="3070"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F4A9B" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Maßnahmetyp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4369" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B" w:rsidP="00AA3A39">
@@ -9837,56 +9708,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Summe in Euro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4A9B" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="002803EC" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Maßnahme in Deutschland</w:t>
             </w:r>
@@ -9897,108 +9762,92 @@
             <w:tcW w:w="4369" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="002803EC" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Gesamtkosten des deutschen Trägers (Unte</w:t>
-[...15 lines deleted...]
-              <w:t>kunft, Verpflegung, Programm, Fahrkosten im Programm, Referent/innen, Sprachmittlung etc.)</w:t>
+              <w:t>Gesamtkosten des deutschen Trägers (Unterkunft, Verpflegung, Programm, Fahrkosten im Programm, Referent/innen, Sprachmittlung etc.)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="002803EC" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="00AA3A39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="#.##0,00 €;(#.##0,00 €)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Text55"/>
+            <w:bookmarkStart w:id="52" w:name="Text55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -10013,61 +9862,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4A9B" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="002803EC" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Maßnahme im Partnerland</w:t>
             </w:r>
@@ -10078,107 +9921,91 @@
             <w:tcW w:w="4369" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="002803EC" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Reine Fahr- oder Flugkosten (vom Wohnort in Deutschland bis zum Ort der Maßnahme bzw. Flu</w:t>
-[...15 lines deleted...]
-              <w:t>hafen im Ausland)</w:t>
+              <w:t>Reine Fahr- oder Flugkosten (vom Wohnort in Deutschland bis zum Ort der Maßnahme bzw. Flughafen im Ausland)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="002803EC" w:rsidP="00AA3A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="00AA3A39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="#.##0,00 €;(#.##0,00 €)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="52" w:name="Text56"/>
+            <w:bookmarkStart w:id="53" w:name="Text56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -10193,51 +10020,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009F4A9B" w:rsidRPr="006B79C6" w:rsidRDefault="009F4A9B">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="002803EC">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
@@ -10275,56 +10102,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4606"/>
         <w:gridCol w:w="4606"/>
       </w:tblGrid>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Zuschuss aus dem KJP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10337,51 +10158,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:format w:val="#.##0,00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Text5"/>
+            <w:bookmarkStart w:id="54" w:name="Text5"/>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
@@ -10396,61 +10217,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>sonstige öffentliche Mittel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00C33492" w:rsidP="00634FE0">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -10520,56 +10335,50 @@
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="00914515">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Teilnehmer/i</w:t>
             </w:r>
             <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -10668,56 +10477,50 @@
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Eigenmittel de</w:t>
             </w:r>
             <w:r w:rsidR="00C33492" w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>r veranstaltenden ASJ-Gliederung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10793,96 +10596,78 @@
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002803EC" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">sonstige Einnahmen </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>(Stiftungen, Spe</w:t>
-[...11 lines deleted...]
-              <w:t>den...)</w:t>
+              <w:t>(Stiftungen, Spenden...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00C33492" w:rsidP="00634FE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -10937,56 +10722,50 @@
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00634FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003263DE" w:rsidRPr="006B79C6">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B79C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00C33492" w:rsidP="00634FE0">
@@ -11153,86 +10932,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Kosten- und Finanzierungsplan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="00C52767">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>ggf. Begründungen für Ausnahmen (z.B. erhöhter Betreuerschlüssel, Alter, Flugzeu</w:t>
-[...13 lines deleted...]
-        <w:t>nutzung etc.)</w:t>
+        <w:t>ggf. Begründungen für Ausnahmen (z.B. erhöhter Betreuerschlüssel, Alter, Flugzeugnutzung etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE">
+    <w:p w:rsidR="003263DE" w:rsidRDefault="003263DE">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ggf. weitere Erläuterungen, die Euch wichtig sind</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F04B65" w:rsidRPr="006B79C6" w:rsidRDefault="00F04B65">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Schutzkonzept zu</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kindes</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wohlgefährdung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nach §§ 8 und 79a Sozialgesetzbuch VIII </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unserer Gliederung</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D8270C" w:rsidRPr="006B79C6" w:rsidRDefault="00D8270C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00650CB6" w:rsidRPr="006B79C6" w:rsidRDefault="00650CB6">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -11431,166 +11259,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Der ASJ stehen aus dem Kinder- und Jugendplan des Bundes jährlich ein begrenzte</w:t>
       </w:r>
       <w:r w:rsidR="00B562AC" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B562AC" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Z</w:t>
+        <w:t xml:space="preserve">Zuschuss für </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2401" w:rsidRPr="006B79C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internationale </w:t>
       </w:r>
       <w:r w:rsidR="00B562AC" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...62 lines deleted...]
-        <w:t>derungen aufgeteilt werden. Dafür sind die in diesem Formular abgefragten Informationen notwendig.</w:t>
+        <w:t>Austauschmaßnahmen zur Verfügung. Diese Mittel kann die ASJ selbst verwalten. Sofern durch verschiedene Gliederungen mehr Zuschüsse beantragt werden, als in diesem Topf zur Verfügung stehen, müssen die Mittel gemäß nachvollziehbarer Kriterien zwischen den Gliederungen aufgeteilt werden. Dafür sind die in diesem Formular abgefragten Informationen notwendig.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="003263DE" w:rsidP="009F4A9B">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Eine gute Maßnahme ist für uns, dass sie in sich stimmig ist und einen schlüssigen Aufbau hat. Sog</w:t>
-[...27 lines deleted...]
-        <w:t>nauso gern wie „bodenständige, klassische, einfache Jugendbegegnungen“.</w:t>
+        <w:t>Eine gute Maßnahme ist für uns, dass sie in sich stimmig ist und einen schlüssigen Aufbau hat. Sogenannte „innovative und kreative Projekte“ fördern wir genauso gern wie „bodenständige, klassische, einfache Jugendbegegnungen“.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003263DE" w:rsidRPr="006B79C6" w:rsidRDefault="00914515" w:rsidP="009F4A9B">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Viel Spaß bei der Planung e</w:t>
       </w:r>
       <w:r w:rsidR="003263DE" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>urer Maßnahmen!</w:t>
       </w:r>
@@ -11644,70 +11388,70 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F4A9B" w:rsidRPr="006B79C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ASJ Deutschland</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00914515" w:rsidRPr="006B79C6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00242BA4" w:rsidRDefault="00242BA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00242BA4" w:rsidRDefault="00242BA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -11725,155 +11469,163 @@
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00634FE0" w:rsidRPr="007E23B5" w:rsidRDefault="00634FE0" w:rsidP="007E23B5">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E23B5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Stand: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="001A4FC5">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="007E23B5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001A4FC5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="007E23B5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.201</w:t>
+      <w:t>.20</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001A4FC5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00242BA4" w:rsidRDefault="00242BA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00242BA4" w:rsidRDefault="00242BA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00634FE0" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="006B79C6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Antrag auf Förderung durch die internationalen Globalmittel </w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00634FE0" w:rsidRPr="006B79C6" w:rsidRDefault="00634FE0" w:rsidP="006B79C6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
@@ -11897,122 +11649,122 @@
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF5E2F">
+    <w:r w:rsidR="00F24415">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> von </w:t>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF5E2F">
+    <w:r w:rsidR="00F24415">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="006B79C6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="169756F4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4C0033C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="375"/>
         </w:tabs>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44AC4B75"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0407000F"/>
     <w:lvl w:ilvl="0">
@@ -12185,114 +11937,115 @@
           <w:tab w:val="num" w:pos="705"/>
         </w:tabs>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarBats" w:hAnsi="StarBats" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7avTfyZ8dYjJNPzTGC1xInnEn2zm2i7LJzIl4dH+FiOVNCDAWEnYZNh3wm1faYYdVQtJnWUKkUizFlebg/4H+A==" w:salt="nt3DEgGfgqgbR+xYoDmvHg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="7169"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003263DE"/>
     <w:rsid w:val="000427BD"/>
     <w:rsid w:val="00047F3C"/>
     <w:rsid w:val="0011352E"/>
     <w:rsid w:val="001522F2"/>
     <w:rsid w:val="0019440A"/>
+    <w:rsid w:val="001A4FC5"/>
     <w:rsid w:val="001A713D"/>
     <w:rsid w:val="001B2D26"/>
     <w:rsid w:val="001B4BCE"/>
     <w:rsid w:val="001C09F7"/>
     <w:rsid w:val="001D4402"/>
     <w:rsid w:val="00237783"/>
     <w:rsid w:val="00242BA4"/>
     <w:rsid w:val="002624D0"/>
     <w:rsid w:val="002676C5"/>
     <w:rsid w:val="00273A73"/>
     <w:rsid w:val="00275B16"/>
     <w:rsid w:val="002803EC"/>
     <w:rsid w:val="002A63CF"/>
     <w:rsid w:val="002B0702"/>
     <w:rsid w:val="002C7341"/>
     <w:rsid w:val="002D1738"/>
     <w:rsid w:val="00311E5B"/>
     <w:rsid w:val="00313499"/>
     <w:rsid w:val="00316DA7"/>
     <w:rsid w:val="003263DE"/>
     <w:rsid w:val="00355DB8"/>
     <w:rsid w:val="003560A1"/>
     <w:rsid w:val="00382B64"/>
     <w:rsid w:val="003861B8"/>
     <w:rsid w:val="00394BA8"/>
@@ -12383,115 +12136,161 @@
     <w:rsid w:val="00CF6A0D"/>
     <w:rsid w:val="00D07EA6"/>
     <w:rsid w:val="00D10497"/>
     <w:rsid w:val="00D17388"/>
     <w:rsid w:val="00D32C57"/>
     <w:rsid w:val="00D37D47"/>
     <w:rsid w:val="00D43D32"/>
     <w:rsid w:val="00D51CEB"/>
     <w:rsid w:val="00D708A4"/>
     <w:rsid w:val="00D8270C"/>
     <w:rsid w:val="00DB211A"/>
     <w:rsid w:val="00DC1578"/>
     <w:rsid w:val="00DC722D"/>
     <w:rsid w:val="00DD7263"/>
     <w:rsid w:val="00E25F99"/>
     <w:rsid w:val="00E37EA0"/>
     <w:rsid w:val="00E6531B"/>
     <w:rsid w:val="00E74D5F"/>
     <w:rsid w:val="00E772B2"/>
     <w:rsid w:val="00EB5306"/>
     <w:rsid w:val="00EB7D56"/>
     <w:rsid w:val="00EE0254"/>
     <w:rsid w:val="00EF7D2F"/>
     <w:rsid w:val="00EF7E0C"/>
     <w:rsid w:val="00F04208"/>
+    <w:rsid w:val="00F04B65"/>
     <w:rsid w:val="00F12A49"/>
     <w:rsid w:val="00F20392"/>
     <w:rsid w:val="00F236DA"/>
+    <w:rsid w:val="00F24415"/>
     <w:rsid w:val="00F50981"/>
     <w:rsid w:val="00F71B4A"/>
     <w:rsid w:val="00FE0471"/>
     <w:rsid w:val="00FE4ED3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="7169"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8202333-3FEF-42B2-B09B-A5DCD8488688}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -12747,68 +12546,74 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Futura Md BT" w:hAnsi="Futura Md BT"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Futura Md BT" w:hAnsi="Futura Md BT"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
@@ -12840,53 +12645,52 @@
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:rsid w:val="004B25BA"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00480BBE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -13120,81 +12924,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE8ADFA7-A520-4E86-8DA5-187648E48936}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D81A93A0-7AAE-4CA3-8D9B-05800B2926D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>60B6F478.dotm</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1099</Words>
-  <Characters>6926</Characters>
+  <Words>1090</Words>
+  <Characters>7211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bundesjugendwerk der Arbeiterwohlfahrt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bundesjugendwerk der AWO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8009</CharactersWithSpaces>
+  <CharactersWithSpaces>8242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bundesjugendwerk der Arbeiterwohlfahrt</dc:title>
   <dc:subject/>
   <dc:creator>Guido</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>