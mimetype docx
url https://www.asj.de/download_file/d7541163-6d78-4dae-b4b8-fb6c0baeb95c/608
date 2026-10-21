--- v0 (2025-12-07)
+++ v1 (2026-10-21)
@@ -3,62 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Verwendungsnachweis 20</w:t>
       </w:r>
       <w:r w:rsidR="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:maxLength w:val="2"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00AB6D00">
@@ -135,56 +133,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F26983" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00AB6D00">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2381"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Träger der Maßnahme</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00AB6D00">
@@ -208,51 +200,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text18"/>
+            <w:bookmarkStart w:id="0" w:name="Text18"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
@@ -267,91 +259,91 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00AB6D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Adresse:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text19"/>
+            <w:bookmarkStart w:id="1" w:name="Text19"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
@@ -375,91 +367,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00AB6D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text20"/>
+            <w:bookmarkStart w:id="2" w:name="Text20"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
@@ -483,91 +475,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00AB6D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fax:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text21"/>
+            <w:bookmarkStart w:id="3" w:name="Text21"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
@@ -591,91 +583,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00AB6D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>email:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text22"/>
+            <w:bookmarkStart w:id="4" w:name="Text22"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
@@ -699,88 +691,88 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00AB6D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ansprechpartner/in:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text23"/>
+            <w:bookmarkStart w:id="5" w:name="Text23"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
@@ -795,61 +787,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26983" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00766A09" w:rsidP="0037456D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
@@ -863,51 +849,51 @@
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text24"/>
+            <w:bookmarkStart w:id="6" w:name="Text24"/>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
@@ -922,99 +908,99 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Bankleitzahl</w:t>
             </w:r>
             <w:r w:rsidR="00766A09" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/BIC</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text25"/>
+            <w:bookmarkStart w:id="7" w:name="Text25"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
@@ -1029,87 +1015,87 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Bank:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text26"/>
+            <w:bookmarkStart w:id="8" w:name="Text26"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
@@ -1124,88 +1110,88 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kontoinhaber:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text27"/>
+            <w:bookmarkStart w:id="9" w:name="Text27"/>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
@@ -1220,91 +1206,143 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15847" w:rsidRPr="00AB6D00">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A15847" w:rsidRPr="00AB6D00" w:rsidRDefault="00A15847" w:rsidP="00A15847">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Kontrollkästchen3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:bookmarkEnd w:id="10"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Das Schutzkonzept zur Kindeswohlgefährdung nach §§ 8 und 79a Sozialgesetzbuch VIII unserer Gliederung haben wir bei der Antragsstellung eingereicht.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F26983" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Partnerorganisation </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
@@ -1345,134 +1383,136 @@
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text28"/>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:bookmarkStart w:id="12" w:name="_GoBack"/>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adresse:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text29"/>
+            <w:bookmarkStart w:id="13" w:name="Text29"/>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
@@ -1487,87 +1527,87 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Land:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text30"/>
+            <w:bookmarkStart w:id="14" w:name="Text30"/>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
@@ -1582,87 +1622,87 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tel/Fax:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text31"/>
+            <w:bookmarkStart w:id="15" w:name="Text31"/>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
@@ -1677,88 +1717,88 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w:rsidR="00F26983" w:rsidRDefault="00F26983" w:rsidP="006B3492">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ansprechpartner/in:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text32"/>
+            <w:bookmarkStart w:id="16" w:name="Text32"/>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
@@ -1773,99 +1813,99 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w:rsidR="00352707" w:rsidRDefault="00352707" w:rsidP="006B3492">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Bei multilateralen Jugendbegegnungen:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00352707" w:rsidRPr="00AB6D00" w:rsidRDefault="00352707" w:rsidP="006B3492">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Weitere Partner (Organisation und Land): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text58"/>
+            <w:bookmarkStart w:id="17" w:name="Text58"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -1880,90 +1920,90 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00F26983">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ort und Land der Maßnahme: </w:t>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text34"/>
+      <w:bookmarkStart w:id="18" w:name="Text34"/>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
@@ -1978,290 +2018,308 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006B3492" w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00F26983">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Maßnahmeart (bitte ankreuzen)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="18" w:name="Kontrollkästchen1"/>
+    <w:bookmarkStart w:id="19" w:name="Kontrollkästchen1"/>
     <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00F26983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00AB6D00">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> bilaterale Jugendbegegnung</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00AB6D00" w:rsidRPr="00AB6D00">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fachkräftemaßnahme</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="19" w:name="Kontrollkästchen2"/>
+    <w:bookmarkStart w:id="20" w:name="Kontrollkästchen2"/>
     <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="00F26983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00AB6D00">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> multilaterale Jugendbegegnung</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00AB6D00" w:rsidRPr="00AB6D00">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000F16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Work-Camp</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9492" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3756"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidTr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidRDefault="00007DC0" w:rsidP="00752D15">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PLZ und Ort der Maßnahme:</w:t>
@@ -2336,56 +2394,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidTr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidRDefault="00007DC0" w:rsidP="00752D15">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -2412,51 +2464,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">von </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd.MM.yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text3"/>
+            <w:bookmarkStart w:id="21" w:name="Text3"/>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
@@ -2471,95 +2523,95 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidRDefault="00007DC0" w:rsidP="00AB6D00">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">bis </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text4"/>
+            <w:bookmarkStart w:id="22" w:name="Text4"/>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
@@ -2574,82 +2626,76 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidRDefault="00007DC0" w:rsidP="00752D15">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidTr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidRDefault="00007DC0" w:rsidP="00752D15">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -2753,56 +2799,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidRDefault="00007DC0" w:rsidP="00752D15">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB6D00" w:rsidRPr="00AB6D00" w:rsidTr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AB6D00" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="00752D15">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -2968,56 +3008,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3070"/>
         <w:gridCol w:w="2103"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F26983" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
@@ -3045,739 +3079,721 @@
               <w:t>BetreuerInnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26983" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>TN aus Deutschland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text36"/>
+            <w:bookmarkStart w:id="23" w:name="Text36"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="1"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text57"/>
+            <w:bookmarkStart w:id="24" w:name="Text57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text38"/>
+            <w:bookmarkStart w:id="25" w:name="Text38"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26983" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>TN aus dem Partnerland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text43"/>
+            <w:bookmarkStart w:id="26" w:name="Text43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="1"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text42"/>
+            <w:bookmarkStart w:id="27" w:name="Text42"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text39"/>
+            <w:bookmarkStart w:id="28" w:name="Text39"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26983" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983" w:rsidP="0037456D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text44"/>
+            <w:bookmarkStart w:id="29" w:name="Text44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text41"/>
+            <w:bookmarkStart w:id="30" w:name="Text41"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F26983" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00" w:rsidP="0037456D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text40"/>
+            <w:bookmarkStart w:id="31" w:name="Text40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00007DC0" w:rsidRPr="00AB6D00" w:rsidRDefault="00007DC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00D91736">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3810,56 +3826,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6733"/>
         <w:gridCol w:w="2479"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unterkunft und Verpflegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -3923,56 +3933,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Programmkosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -4036,56 +4040,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Reisekosten im Programm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -4149,56 +4147,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Sprachmittlung</w:t>
             </w:r>
             <w:r w:rsidR="00352707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (nur wenn tatsächlich ein Honorar bezahlt wurde)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4268,56 +4260,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Vorbereitung der Teiln</w:t>
             </w:r>
             <w:r w:rsidR="00F26983" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ehmenden: Unterkunft u. Verpfle</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4393,56 +4379,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nachbereitung der Maßnahme: Veröffentlichungen, Kosten von Nachbereitungstreffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -4506,56 +4486,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorbereitung der Maßnahme: Telefon, Faxe, Briefe, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00AB6D00">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -4619,56 +4593,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
@@ -4797,56 +4765,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
@@ -4975,56 +4937,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00655E67">
@@ -5169,56 +5125,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6733"/>
         <w:gridCol w:w="2479"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fahr-/Flugkosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00583D37">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -5282,56 +5232,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Vorbereitung der Teilnehmenden (Beschreibung s.o.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00583D37">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -5395,56 +5339,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachbereitung der Maßnahme (Beschreibung s.o.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00583D37">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -5508,56 +5446,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Visa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00583D37">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -5621,105 +5553,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00352707" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00352707" w:rsidRPr="00AB6D00" w:rsidRDefault="00352707">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Sprachmittlung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (nur wenn tatsächlich ein Honorar bezahlt wurde)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00352707" w:rsidRDefault="00352707">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text59"/>
+            <w:bookmarkStart w:id="32" w:name="Text59"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -5734,61 +5660,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
@@ -5917,56 +5837,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
@@ -6095,56 +6009,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00F26983">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
@@ -6273,56 +6181,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00583D37">
@@ -6955,89 +6857,89 @@
         </w:rPr>
         <w:t>innen</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:maxLength w:val="2"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text5"/>
+      <w:bookmarkStart w:id="33" w:name="Text5"/>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w:rsidR="003C5C86" w:rsidRDefault="003C5C86" w:rsidP="00583D37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Anzahl </w:t>
       </w:r>
@@ -7458,89 +7360,89 @@
         </w:rPr>
         <w:t>innen aus Deutschland</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:maxLength w:val="2"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Text14"/>
+      <w:bookmarkStart w:id="34" w:name="Text14"/>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w:rsidR="003C5C86" w:rsidRPr="00AB6D00" w:rsidRDefault="003C5C86" w:rsidP="003C5C86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -7560,51 +7462,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">= Euro </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:maxLength w:val="6"/>
               <w:format w:val="#.##0,00"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Text15"/>
+      <w:bookmarkStart w:id="35" w:name="Text15"/>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
@@ -7619,51 +7521,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00583D37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w:rsidR="003C5C86" w:rsidRPr="00AB6D00" w:rsidRDefault="003C5C86" w:rsidP="003C5C86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8076,56 +7978,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6591"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Zuschuss aus dem Kinder- und Jugendplan des Bundes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8194,56 +8090,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>sonstige öffentliche Mittel, welche?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8530,56 +8420,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">TeilnehmerInnenbeiträge: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755" w:rsidP="00C375DF">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
@@ -8813,56 +8697,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>sonstige Einnahmen (z.B. Stiftungen), von wem?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
@@ -8873,51 +8751,51 @@
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C375DF" w:rsidRPr="00AB6D00">
+            <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8958,51 +8836,51 @@
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C375DF" w:rsidRPr="00AB6D00">
+            <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003C5C86" w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9186,56 +9064,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Eigenmittel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C375DF">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -9299,56 +9171,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C375DF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9406,56 +9272,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C375DF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9513,56 +9373,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6591" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C74755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C74755" w:rsidRPr="00AB6D00" w:rsidRDefault="00C375DF">
@@ -9710,51 +9564,51 @@
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C375DF" w:rsidRPr="00AB6D00">
+      <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10253,70 +10107,70 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB6D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                       Unterschrift</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C74755" w:rsidRPr="00AB6D00">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="009873AD" w:rsidRDefault="009873AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="009873AD" w:rsidRDefault="009873AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="StarBats">
     <w:altName w:val="Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -10334,215 +10188,215 @@
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00C375DF" w:rsidRDefault="00C375DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00C375DF" w:rsidRDefault="00C375DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00C375DF" w:rsidRDefault="00C375DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0046729C">
+    <w:r w:rsidR="000F16E5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00C375DF" w:rsidRDefault="00C375DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="009873AD" w:rsidRDefault="009873AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="009873AD" w:rsidRDefault="009873AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00C375DF" w:rsidRPr="00B164F5" w:rsidRDefault="00C375DF">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0046729C">
+    <w:r w:rsidR="000F16E5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
       <w:t xml:space="preserve"> von </w:t>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
@@ -10551,80 +10405,80 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0046729C">
+    <w:r w:rsidR="000F16E5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00B164F5">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00C375DF" w:rsidRDefault="00C375DF">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="176942D8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="236084CA"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="705"/>
         </w:tabs>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarBats" w:hAnsi="StarBats" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19B32276"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A43AC8E2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
@@ -10817,56 +10671,56 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pYZj5UopXYQr3Qzn2Dp4q1zxuDGZ9vbpg9cqA/aNyhUlFjytaFjaYXUDTPY0TUpKTB0YPqQOVEVKWi+u7W3t+A==" w:salt="EYe9Nk0MwgWAJuP6z9ro/A=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
@@ -10875,141 +10729,188 @@
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C74755"/>
     <w:rsid w:val="0000655F"/>
     <w:rsid w:val="00007DC0"/>
     <w:rsid w:val="0007383B"/>
+    <w:rsid w:val="000F16E5"/>
     <w:rsid w:val="001B1A53"/>
     <w:rsid w:val="00352707"/>
     <w:rsid w:val="0037456D"/>
     <w:rsid w:val="003C5C86"/>
     <w:rsid w:val="004311A8"/>
     <w:rsid w:val="0046729C"/>
     <w:rsid w:val="0049681A"/>
     <w:rsid w:val="005105DD"/>
     <w:rsid w:val="0051306C"/>
     <w:rsid w:val="00583D37"/>
     <w:rsid w:val="00614A04"/>
     <w:rsid w:val="00622A31"/>
     <w:rsid w:val="00655E67"/>
     <w:rsid w:val="00681A63"/>
     <w:rsid w:val="006B3492"/>
     <w:rsid w:val="006B3FAE"/>
     <w:rsid w:val="00752D15"/>
     <w:rsid w:val="00766A09"/>
     <w:rsid w:val="00804E82"/>
     <w:rsid w:val="009873AD"/>
     <w:rsid w:val="009E123F"/>
+    <w:rsid w:val="00A15847"/>
     <w:rsid w:val="00A771EB"/>
     <w:rsid w:val="00A928BF"/>
     <w:rsid w:val="00AB6D00"/>
     <w:rsid w:val="00B164F5"/>
     <w:rsid w:val="00B674B5"/>
     <w:rsid w:val="00C375DF"/>
     <w:rsid w:val="00C74755"/>
     <w:rsid w:val="00C849DE"/>
     <w:rsid w:val="00D91736"/>
     <w:rsid w:val="00ED7BA1"/>
     <w:rsid w:val="00EE40F3"/>
     <w:rsid w:val="00F26983"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="70032415"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{36B91C04-1E8B-4DC2-AB56-D26BBFDA2476}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -11264,108 +11165,113 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Futura Md BT" w:hAnsi="Futura Md BT"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Futura Md BT" w:hAnsi="Futura Md BT"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00007DC0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -11592,72 +11498,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>7F0D478E.dotm</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>777</Words>
-  <Characters>4900</Characters>
+  <Words>750</Words>
+  <Characters>5099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Verwendungsnachweis</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bundesjugendwerk der AWO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5666</CharactersWithSpaces>
+  <CharactersWithSpaces>5789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Verwendungsnachweis</dc:title>
   <dc:subject/>
   <dc:creator>Guido</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>