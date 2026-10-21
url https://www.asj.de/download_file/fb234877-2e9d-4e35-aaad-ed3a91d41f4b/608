--- v0 (2025-12-07)
+++ v1 (2026-10-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00B91233" w:rsidRPr="00D87EB3" w:rsidRDefault="00B91233" w:rsidP="00B91233">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>KJP-Internationale Jugendarbeit Sachberichtsraster</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B91233" w:rsidRPr="00D87EB3" w:rsidRDefault="00B91233" w:rsidP="00B91233">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -83,158 +83,150 @@
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="7014"/>
       </w:tblGrid>
       <w:tr w:rsidR="00347793" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00FC2F7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ASJ-Gliederung</w:t>
             </w:r>
             <w:r w:rsidR="00347793" w:rsidRPr="00D87EB3">
@@ -256,51 +248,51 @@
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text7"/>
+            <w:bookmarkStart w:id="0" w:name="Text7"/>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
@@ -333,90 +325,84 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="7014"/>
       </w:tblGrid>
       <w:tr w:rsidR="00347793" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FA799D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Partner im Ausland:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -429,128 +415,130 @@
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text8"/>
+            <w:bookmarkStart w:id="1" w:name="Text8"/>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="004646FE" w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004646FE" w:rsidRPr="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(bei mul</w:t>
             </w:r>
             <w:r w:rsidR="004646FE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tilateralen Maßnahmen alle Partnerländer nennen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -609,55 +597,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Kontrollkästchen1"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Fachkräftemaßnahme</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
@@ -669,154 +664,175 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Kontrollkästchen2"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Jugendbegegnung (</w:t>
       </w:r>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Kontrollkästchen14"/>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004646FE">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bilateral / </w:t>
       </w:r>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Kontrollkästchen15"/>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="004646FE">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="004646FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> multilateral)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="001F2F67" w:rsidP="00FA799D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -833,55 +849,62 @@
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Workcamp</w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -891,55 +914,62 @@
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sonstiges (bitte erläutern):</w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1012,56 +1042,50 @@
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3756"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="350"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F2F67" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001F2F67" w:rsidRPr="00D87EB3" w:rsidRDefault="001F2F67">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -1149,56 +1173,50 @@
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F2F67" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001F2F67" w:rsidRPr="00D87EB3" w:rsidRDefault="001F2F67" w:rsidP="001F2F67">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -1440,56 +1458,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001F2F67" w:rsidRPr="00D87EB3" w:rsidRDefault="001F2F67" w:rsidP="001F2F67">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099160A" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0099160A" w:rsidRPr="00D87EB3" w:rsidRDefault="0099160A" w:rsidP="001F2F67">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -1606,56 +1618,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0099160A" w:rsidRPr="00D87EB3" w:rsidRDefault="0099160A" w:rsidP="001F2F67">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87EB3" w:rsidRPr="00D87EB3" w:rsidTr="00F26185">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D87EB3" w:rsidRPr="00D87EB3" w:rsidRDefault="00D87EB3" w:rsidP="001F2F67">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6379"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -1812,56 +1818,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2764"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3326"/>
       </w:tblGrid>
       <w:tr w:rsidR="00347793" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -2774,51 +2774,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FA799D" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -2919,51 +2919,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -3085,55 +3085,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Kontrollkästchen3"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Weiterentwicklung der Kinder- und Jugendhilfe</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3149,55 +3156,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Kontrollkästchen4"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Berücksichtigung der spezifischen Belange von Mädchen und Jungen; Abbau geschlechterspezifischer Benachteiligungen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3213,55 +3227,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Kontrollkästchen5"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Berücksichtigung der Belange junger Menschen mit Behinderung</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3277,55 +3298,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Kontrollkästchen6"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Partizipation von Jugendlichen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3341,55 +3369,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Kontrollkästchen7"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Soziale und berufliche Integration</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3405,55 +3440,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="Kontrollkästchen8"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Förderung eines demokratischen Wertebewusstseins</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3469,55 +3511,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Kontrollkästchen9"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vermittlung von Medienkompetenz</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3533,55 +3582,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Kontrollkästchen10"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Integration von Jugendlichen mit Migrationshintergrund</w:t>
       </w:r>
       <w:r w:rsidR="001F2F67" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (siehe auch Seite 3)</w:t>
       </w:r>
     </w:p>
@@ -3604,55 +3660,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="Kontrollkästchen11"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Keiner der genannten</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRDefault="00347793">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3763,55 +3826,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="Kontrollkästchen12"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">entsprechend dem vorläufigen/beigefügten Programm – der Voranmeldung vom </w:t>
       </w:r>
       <w:r w:rsidR="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -3917,55 +3987,62 @@
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="Kontrollkästchen13"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D87EB3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>mit folgenden wesentlichen, den Charakter der Maßnahme berührenden Änderungen:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00FC2F7E" w:rsidP="00FC2F7E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
@@ -3983,51 +4060,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -4188,51 +4265,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -4318,51 +4395,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -4448,51 +4525,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -4578,51 +4655,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -4708,51 +4785,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -4838,51 +4915,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -4935,51 +5012,65 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Haben sich aus der Maßnahme </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anregungen für das BMFSFJ und/oder die </w:t>
+        <w:t xml:space="preserve">Anregungen für das </w:t>
+      </w:r>
+      <w:r w:rsidR="005137B8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>BMBFSFJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und/oder die </w:t>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>allg. jugendpolitische Zusammen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>arbeit mit dem Partnerland aus der Maßnahme ergeben?</w:t>
       </w:r>
       <w:r w:rsidR="00FC2F7E" w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wenn ja, welche?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E812A6" w:rsidRPr="00D87EB3" w:rsidRDefault="00E812A6" w:rsidP="00E812A6">
       <w:pPr>
@@ -5002,51 +5093,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D87EB3" w:rsidRPr="00D87EB3">
+      <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87EB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -5089,106 +5180,94 @@
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4747"/>
         <w:gridCol w:w="4747"/>
       </w:tblGrid>
       <w:tr w:rsidR="00347793" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4747" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4747" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00347793" w:rsidRPr="00D87EB3">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00347793" w:rsidRPr="00D87EB3" w:rsidRDefault="00347793">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87EB3">
               <w:rPr>
@@ -5228,229 +5307,229 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00347793" w:rsidRPr="00D87EB3">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00223BED" w:rsidRDefault="00223BED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00223BED" w:rsidRDefault="00223BED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00223BED" w:rsidRDefault="00223BED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00223BED" w:rsidRDefault="00223BED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="0057580C" w:rsidRDefault="0057580C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A04128">
+    <w:r w:rsidR="005137B8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> von </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A04128">
+    <w:r w:rsidR="005137B8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="0057580C" w:rsidRDefault="0057580C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10733AAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D1CD2BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6335,60 +6414,58 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="c3Gyq6O+vSPks9JlgdYcI0NBsfWmz1mGn7N/YyvtXgZTpd74iBtgxEJUqzvuHgEyu2vI73oobSqziqQAdhnlvg==" w:salt="Ld8W6SNatjdUZ6o4PXauAQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Fj+MIhclyqRsGzV4hWjZPT0FIFB3b2k2L68haZxhue+MY8b4GmOiNMiXdBHnUUI49QZvvn1YyVjSh2X1xob6kw==" w:salt="3nfVrlu2sNH0BvtYl9/7hg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
@@ -6407,128 +6484,173 @@
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C7C9D"/>
     <w:rsid w:val="000F71CB"/>
     <w:rsid w:val="00106CAE"/>
     <w:rsid w:val="00197C12"/>
     <w:rsid w:val="001F2F67"/>
     <w:rsid w:val="00223BED"/>
     <w:rsid w:val="00262BB6"/>
     <w:rsid w:val="003011DA"/>
     <w:rsid w:val="003344C8"/>
     <w:rsid w:val="00347793"/>
     <w:rsid w:val="003C7C9D"/>
     <w:rsid w:val="003D2746"/>
     <w:rsid w:val="00445A7B"/>
     <w:rsid w:val="004646FE"/>
+    <w:rsid w:val="005137B8"/>
     <w:rsid w:val="0057580C"/>
     <w:rsid w:val="0062252A"/>
     <w:rsid w:val="008677A8"/>
     <w:rsid w:val="00887F8C"/>
     <w:rsid w:val="00927BAE"/>
     <w:rsid w:val="0099160A"/>
     <w:rsid w:val="00A04128"/>
     <w:rsid w:val="00B6020F"/>
     <w:rsid w:val="00B91233"/>
     <w:rsid w:val="00BF3763"/>
     <w:rsid w:val="00C26D60"/>
     <w:rsid w:val="00D87EB3"/>
     <w:rsid w:val="00DE57DB"/>
     <w:rsid w:val="00E812A6"/>
     <w:rsid w:val="00EB2A46"/>
     <w:rsid w:val="00F064B0"/>
     <w:rsid w:val="00F071F9"/>
     <w:rsid w:val="00F26185"/>
     <w:rsid w:val="00FA799D"/>
     <w:rsid w:val="00FC2F7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{41D54084-7E72-4255-B03F-D632344A73B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6711,68 +6833,74 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
@@ -6811,53 +6939,52 @@
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003344C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Programme\Microsoft%20Office\Vorlagen\leer.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -7095,68 +7222,68 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F4243CF-DC63-4CCF-A4F1-E1EE7353FFB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2126AECA-EF2F-424C-8556-545E7969FFEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>leer.dot</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>472</Words>
-  <Characters>2978</Characters>
+  <Words>455</Words>
+  <Characters>3013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Leere Seite mit Fuß-/Kopfzeile</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BMFSFJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 